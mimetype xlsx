--- v0 (2025-12-01)
+++ v1 (2026-05-23)
@@ -1,69 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="20417"/>
   <workbookPr codeName="Ten_skoroszyt"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\VMFGUS09\os\wspolne\INFORMACJA\05. Sytuacja społ.-gosp. kraju 26.05.2025 r\6. Tablice_Eurostat\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Vmfgus09\OS\OS-01\00_Sprawy wydziału\Materiały J.Komorek\SSGK\budownictwo 24.04\produkcja w budownictwie\2025.05. Sytuacja społ.-gosp. kraju 26.05.2025 r\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3B158C05-0E86-4340-B55E-7D72BC925745}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="19440" windowHeight="8835"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="19440" windowHeight="8835" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Podstawowe wskaźniki " sheetId="24" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Podstawowe wskaźniki '!$A$1:$T$39</definedName>
   </definedNames>
   <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="104" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="106" uniqueCount="78">
   <si>
     <t>.</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Podstawowe wskaźniki makroekonomiczne </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="13"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>–</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="13"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
@@ -366,364 +367,373 @@
     <t>Włochy</t>
   </si>
   <si>
     <t xml:space="preserve">PKB </t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>Słowenia</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>02</t>
   </si>
   <si>
     <t>03 2024</t>
   </si>
   <si>
     <t>03</t>
   </si>
   <si>
     <r>
-      <t>3,7</t>
-[...13 lines deleted...]
-    <r>
       <t>10-12 2024</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>d</t>
     </r>
   </si>
   <si>
     <t>01-03</t>
   </si>
   <si>
     <t>04 2024</t>
   </si>
   <si>
     <t>04</t>
   </si>
   <si>
     <r>
-      <t>3,2</t>
+      <t xml:space="preserve">01-03 </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>2025</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
-      <t>e</t>
-[...4 lines deleted...]
-      <t>4,3</t>
+      <t>d</t>
+    </r>
+  </si>
+  <si>
+    <t>-1.0</t>
+  </si>
+  <si>
+    <t>35.0</t>
+  </si>
+  <si>
+    <t>1.0</t>
+  </si>
+  <si>
+    <t>Ź r ó d ł o: EUROSTAT – dane pobrano w dn. 20, 21.05.2025 r.; w dn. 24.04.2026 r. dokonano korekty danych dot. produkcji w budownictwie.</t>
+  </si>
+  <si>
+    <r>
+      <t>7.6</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>e</t>
     </r>
   </si>
   <si>
     <r>
-      <t>4,0</t>
+      <t>3.4</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
-      <t>e</t>
-[...13 lines deleted...]
-      <t>2025</t>
+      <t>f</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>2.2</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
-      <t>d</t>
-[...7 lines deleted...]
-      <t>-1,0</t>
+      <t>g</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>-12.8</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
-      <t>i</t>
-[...4 lines deleted...]
-      <t>7,8</t>
+      <t>e</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>-5.1</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
-      <t>i</t>
-[...4 lines deleted...]
-      <t>1,6</t>
+      <t>g</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>-4.2</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>f</t>
     </r>
   </si>
   <si>
     <r>
-      <t>-5,1</t>
+      <t>20.7</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
-      <t>g</t>
-[...4 lines deleted...]
-      <t>0,5</t>
+      <t>e</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>23.6</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>f</t>
     </r>
   </si>
   <si>
     <r>
-      <t>5,1</t>
+      <t>-3.7</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>g</t>
     </r>
   </si>
   <si>
     <r>
-      <t>0,8</t>
+      <t>13.3</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
-      <t>f</t>
-[...4 lines deleted...]
-      <t>8,0</t>
+      <t>e</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>-1.5</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
-      <t>g</t>
-[...4 lines deleted...]
-      <t>-0,6</t>
+      <t>f</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>-2.4</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
-      <t>h</t>
-[...4 lines deleted...]
-      <t>0,9</t>
+      <t>g</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>13.8</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
-      <t>g</t>
-[...4 lines deleted...]
-      <t>-8,1</t>
+      <t>e</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>4.3</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
-      <t>h</t>
-[...4 lines deleted...]
-      <t>3,0</t>
+      <t>f</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>1.8</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>g</t>
     </r>
   </si>
   <si>
     <r>
-      <t>0,3</t>
+      <t>-3.6</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
-      <t>f</t>
-[...4 lines deleted...]
-      <rPr>
+      <t>e</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>-7.3</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
-      <t>-0,5</t>
+      <t>f</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>8.8</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>g</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t xml:space="preserve">a Dane wyrównane sezonowo. </t>
     </r>
     <r>
       <rPr>
@@ -785,58 +795,58 @@
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>c Obejmuje sekcje: górnictwo i wydobywanie; przetwórstwo przemysłowe oraz wytwarzanie i zaopatrywanie w energię elektryczną, gaz, parę wodną i gorącą wodę.  d</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
-      <t>Dane wyrównane sezonowo oraz dniami roboczymi.  e  10–12 2023 r.  f  07–09 2024 r.  g  10–12 2024 r.  h  01–03 2024 r.  i  01–03.2025 r.</t>
+      <t>Dane wyrównane sezonowo oraz dniami roboczymi.  e  01–03 2024 r.  f  10–12 2024 r.  g  01–03 2025 r.</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
   <fonts count="42">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Czcionka tekstu podstawowego"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Cambria"/>
       <family val="1"/>
       <charset val="238"/>
@@ -1789,51 +1799,51 @@
     <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="33" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="34" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="11" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="82">
+  <cellXfs count="83">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="22" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="29" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="26" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="26" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="24" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="24" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="27" fillId="3" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="28" fillId="4" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="28" fillId="3" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1" indent="1"/>
@@ -1891,50 +1901,53 @@
     <xf numFmtId="164" fontId="28" fillId="2" borderId="7" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="28" fillId="0" borderId="7" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="28" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="41" fillId="2" borderId="7" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="28" fillId="3" borderId="7" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="28" fillId="3" borderId="7" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="28" fillId="4" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="28" fillId="3" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="28" fillId="4" borderId="7" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="28" fillId="2" borderId="7" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="3" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="3" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="3" borderId="5" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="3" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="3" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="28" fillId="3" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="28" fillId="3" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -2053,60 +2066,60 @@
     <cellStyle name="40% — akcent 5" xfId="35" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% — akcent 6" xfId="39" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% — akcent 1" xfId="20" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% — akcent 2" xfId="24" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% — akcent 3" xfId="28" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% — akcent 4" xfId="32" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% — akcent 5" xfId="36" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% — akcent 6" xfId="40" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Akcent 1" xfId="17" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Akcent 2" xfId="21" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Akcent 3" xfId="25" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Akcent 4" xfId="29" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Akcent 5" xfId="33" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Akcent 6" xfId="37" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Dane wejściowe" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Dane wyjściowe" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Dobry" xfId="6" builtinId="26" customBuiltin="1"/>
     <cellStyle name="Komórka połączona" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Komórka zaznaczona" xfId="13" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Nagłówek 1" xfId="2" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Nagłówek 2" xfId="3" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Nagłówek 3" xfId="4" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Nagłówek 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Neutralny" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normalny" xfId="0" builtinId="0"/>
-    <cellStyle name="Normalny 2" xfId="43"/>
-[...2 lines deleted...]
-    <cellStyle name="Normalny 5" xfId="45"/>
+    <cellStyle name="Normalny 2" xfId="43" xr:uid="{00000000-0005-0000-0000-000023000000}"/>
+    <cellStyle name="Normalny 3" xfId="44" xr:uid="{00000000-0005-0000-0000-000024000000}"/>
+    <cellStyle name="Normalny 4" xfId="41" xr:uid="{00000000-0005-0000-0000-000025000000}"/>
+    <cellStyle name="Normalny 5" xfId="45" xr:uid="{00000000-0005-0000-0000-000026000000}"/>
     <cellStyle name="Obliczenia" xfId="11" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Suma" xfId="16" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Tekst objaśnienia" xfId="15" builtinId="53" customBuiltin="1"/>
     <cellStyle name="Tekst ostrzeżenia" xfId="14" builtinId="11" customBuiltin="1"/>
     <cellStyle name="Tytuł" xfId="1" builtinId="15" customBuiltin="1"/>
-    <cellStyle name="Uwaga 2" xfId="42"/>
+    <cellStyle name="Uwaga 2" xfId="42" xr:uid="{00000000-0005-0000-0000-00002C000000}"/>
     <cellStyle name="Zły" xfId="7" builtinId="27" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFD9D9D9"/>
       <color rgb="FF4D4D4D"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
@@ -2354,279 +2367,279 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Arkusz1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:U39"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" zoomScaleSheetLayoutView="90" workbookViewId="0">
       <selection activeCell="A37" sqref="A37:T37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="18.85546875" style="1" customWidth="1"/>
     <col min="2" max="3" width="7.28515625" style="1" customWidth="1"/>
     <col min="4" max="4" width="7.7109375" style="1" customWidth="1"/>
     <col min="5" max="9" width="6.5703125" style="22" customWidth="1"/>
     <col min="10" max="17" width="6.5703125" style="1" customWidth="1"/>
     <col min="18" max="20" width="6.5703125" style="26" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21" ht="16.5" customHeight="1" thickBot="1">
       <c r="A1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="20"/>
       <c r="F1" s="20"/>
       <c r="G1" s="20"/>
       <c r="H1" s="20"/>
       <c r="I1" s="20"/>
       <c r="J1" s="3"/>
       <c r="K1" s="3"/>
       <c r="L1" s="3"/>
       <c r="M1" s="3"/>
       <c r="N1" s="3"/>
       <c r="O1" s="3"/>
       <c r="P1" s="3"/>
       <c r="Q1" s="3"/>
       <c r="R1" s="24"/>
       <c r="S1" s="24"/>
       <c r="T1" s="24"/>
     </row>
     <row r="2" spans="1:21" s="2" customFormat="1" ht="26.1" customHeight="1">
-      <c r="A2" s="68" t="s">
+      <c r="A2" s="69" t="s">
         <v>3</v>
       </c>
-      <c r="B2" s="80" t="s">
+      <c r="B2" s="81" t="s">
         <v>43</v>
       </c>
-      <c r="C2" s="77"/>
-[...1 lines deleted...]
-      <c r="E2" s="81" t="s">
+      <c r="C2" s="78"/>
+      <c r="D2" s="78"/>
+      <c r="E2" s="82" t="s">
         <v>10</v>
       </c>
-      <c r="F2" s="81"/>
-[...2 lines deleted...]
-      <c r="I2" s="56" t="s">
+      <c r="F2" s="82"/>
+      <c r="G2" s="82"/>
+      <c r="H2" s="82"/>
+      <c r="I2" s="57" t="s">
         <v>6</v>
       </c>
-      <c r="J2" s="57"/>
-[...1 lines deleted...]
-      <c r="L2" s="77" t="s">
+      <c r="J2" s="58"/>
+      <c r="K2" s="59"/>
+      <c r="L2" s="78" t="s">
         <v>7</v>
       </c>
-      <c r="M2" s="77"/>
-[...1 lines deleted...]
-      <c r="O2" s="77" t="s">
+      <c r="M2" s="78"/>
+      <c r="N2" s="78"/>
+      <c r="O2" s="78" t="s">
         <v>8</v>
       </c>
-      <c r="P2" s="77"/>
-[...1 lines deleted...]
-      <c r="R2" s="71" t="s">
+      <c r="P2" s="78"/>
+      <c r="Q2" s="78"/>
+      <c r="R2" s="72" t="s">
         <v>9</v>
       </c>
-      <c r="S2" s="71"/>
-      <c r="T2" s="72"/>
+      <c r="S2" s="72"/>
+      <c r="T2" s="73"/>
     </row>
     <row r="3" spans="1:21" s="2" customFormat="1" ht="26.1" customHeight="1">
-      <c r="A3" s="69"/>
-[...2 lines deleted...]
-      <c r="D3" s="78"/>
+      <c r="A3" s="70"/>
+      <c r="B3" s="77"/>
+      <c r="C3" s="79"/>
+      <c r="D3" s="79"/>
       <c r="E3" s="19" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="19" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="75" t="s">
+      <c r="G3" s="76" t="s">
         <v>11</v>
       </c>
-      <c r="H3" s="75"/>
-[...11 lines deleted...]
-      <c r="T3" s="74"/>
+      <c r="H3" s="76"/>
+      <c r="I3" s="60"/>
+      <c r="J3" s="61"/>
+      <c r="K3" s="62"/>
+      <c r="L3" s="79"/>
+      <c r="M3" s="79"/>
+      <c r="N3" s="79"/>
+      <c r="O3" s="79"/>
+      <c r="P3" s="79"/>
+      <c r="Q3" s="79"/>
+      <c r="R3" s="74"/>
+      <c r="S3" s="74"/>
+      <c r="T3" s="75"/>
       <c r="U3" s="29"/>
     </row>
     <row r="4" spans="1:21" s="2" customFormat="1" ht="26.1" customHeight="1">
-      <c r="A4" s="69"/>
-      <c r="B4" s="76">
+      <c r="A4" s="70"/>
+      <c r="B4" s="77">
         <v>2024</v>
       </c>
-      <c r="C4" s="62" t="s">
-[...5 lines deleted...]
-      <c r="E4" s="51" t="s">
+      <c r="C4" s="63" t="s">
+        <v>50</v>
+      </c>
+      <c r="D4" s="63" t="s">
+        <v>54</v>
+      </c>
+      <c r="E4" s="52" t="s">
         <v>46</v>
       </c>
-      <c r="F4" s="52"/>
-      <c r="G4" s="53"/>
+      <c r="F4" s="53"/>
+      <c r="G4" s="54"/>
       <c r="H4" s="27" t="s">
         <v>44</v>
       </c>
-      <c r="I4" s="47" t="s">
+      <c r="I4" s="48" t="s">
         <v>48</v>
       </c>
-      <c r="J4" s="49" t="s">
+      <c r="J4" s="50" t="s">
         <v>46</v>
       </c>
-      <c r="K4" s="50"/>
-[...3 lines deleted...]
-      <c r="M4" s="49" t="s">
+      <c r="K4" s="51"/>
+      <c r="L4" s="48" t="s">
+        <v>52</v>
+      </c>
+      <c r="M4" s="50" t="s">
         <v>46</v>
       </c>
-      <c r="N4" s="50"/>
-      <c r="O4" s="54" t="s">
+      <c r="N4" s="51"/>
+      <c r="O4" s="55" t="s">
         <v>48</v>
       </c>
-      <c r="P4" s="49" t="s">
+      <c r="P4" s="50" t="s">
         <v>46</v>
       </c>
-      <c r="Q4" s="50"/>
-      <c r="R4" s="47" t="s">
+      <c r="Q4" s="51"/>
+      <c r="R4" s="48" t="s">
         <v>48</v>
       </c>
-      <c r="S4" s="49" t="s">
+      <c r="S4" s="50" t="s">
         <v>46</v>
       </c>
-      <c r="T4" s="79"/>
+      <c r="T4" s="80"/>
       <c r="U4" s="29"/>
     </row>
     <row r="5" spans="1:21" s="2" customFormat="1" ht="26.1" customHeight="1">
-      <c r="A5" s="69"/>
-[...9 lines deleted...]
-      <c r="I5" s="48"/>
+      <c r="A5" s="70"/>
+      <c r="B5" s="77"/>
+      <c r="C5" s="64"/>
+      <c r="D5" s="64"/>
+      <c r="E5" s="45" t="s">
+        <v>51</v>
+      </c>
+      <c r="F5" s="46"/>
+      <c r="G5" s="46"/>
+      <c r="H5" s="47"/>
+      <c r="I5" s="49"/>
       <c r="J5" s="28" t="s">
         <v>47</v>
       </c>
       <c r="K5" s="28" t="s">
         <v>49</v>
       </c>
-      <c r="L5" s="48"/>
+      <c r="L5" s="49"/>
       <c r="M5" s="30" t="s">
         <v>49</v>
       </c>
       <c r="N5" s="28" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="O5" s="55"/>
+        <v>53</v>
+      </c>
+      <c r="O5" s="56"/>
       <c r="P5" s="28" t="s">
         <v>47</v>
       </c>
       <c r="Q5" s="28" t="s">
         <v>49</v>
       </c>
-      <c r="R5" s="48"/>
+      <c r="R5" s="49"/>
       <c r="S5" s="28" t="s">
         <v>47</v>
       </c>
       <c r="T5" s="31" t="s">
         <v>49</v>
       </c>
       <c r="U5" s="29"/>
     </row>
     <row r="6" spans="1:21" s="2" customFormat="1" ht="26.1" customHeight="1" thickBot="1">
-      <c r="A6" s="70"/>
-      <c r="B6" s="65" t="s">
+      <c r="A6" s="71"/>
+      <c r="B6" s="66" t="s">
         <v>12</v>
       </c>
-      <c r="C6" s="66"/>
-[...3 lines deleted...]
-      <c r="G6" s="67" t="s">
+      <c r="C6" s="67"/>
+      <c r="D6" s="67"/>
+      <c r="E6" s="67"/>
+      <c r="F6" s="67"/>
+      <c r="G6" s="68" t="s">
         <v>13</v>
       </c>
-      <c r="H6" s="67"/>
-      <c r="I6" s="41" t="s">
+      <c r="H6" s="68"/>
+      <c r="I6" s="42" t="s">
         <v>14</v>
       </c>
-      <c r="J6" s="42"/>
-[...1 lines deleted...]
-      <c r="L6" s="66" t="s">
+      <c r="J6" s="43"/>
+      <c r="K6" s="44"/>
+      <c r="L6" s="67" t="s">
         <v>12</v>
       </c>
-      <c r="M6" s="66"/>
-[...6 lines deleted...]
-      <c r="T6" s="41"/>
+      <c r="M6" s="67"/>
+      <c r="N6" s="67"/>
+      <c r="O6" s="67"/>
+      <c r="P6" s="67"/>
+      <c r="Q6" s="67"/>
+      <c r="R6" s="67"/>
+      <c r="S6" s="67"/>
+      <c r="T6" s="42"/>
     </row>
     <row r="7" spans="1:21" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A7" s="5" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="9">
         <v>1</v>
       </c>
       <c r="C7" s="9">
         <v>1.4</v>
       </c>
       <c r="D7" s="9">
         <v>1.4</v>
       </c>
       <c r="E7" s="9" t="s">
         <v>0</v>
       </c>
       <c r="F7" s="9" t="s">
         <v>0</v>
       </c>
       <c r="G7" s="9" t="s">
         <v>0</v>
       </c>
       <c r="H7" s="9" t="s">
         <v>0</v>
@@ -2636,58 +2649,58 @@
       </c>
       <c r="J7" s="9">
         <v>5.8</v>
       </c>
       <c r="K7" s="9">
         <v>5.8</v>
       </c>
       <c r="L7" s="9">
         <v>2.6</v>
       </c>
       <c r="M7" s="9">
         <v>2.5</v>
       </c>
       <c r="N7" s="9">
         <v>2.4</v>
       </c>
       <c r="O7" s="9">
         <v>-2.8</v>
       </c>
       <c r="P7" s="9">
         <v>0.6</v>
       </c>
       <c r="Q7" s="9">
         <v>2.7</v>
       </c>
-      <c r="R7" s="9">
-        <v>-0.2</v>
+      <c r="R7" s="9" t="s">
+        <v>55</v>
       </c>
       <c r="S7" s="9">
-        <v>-1.1000000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="T7" s="9">
-        <v>0.1</v>
+        <v>1.3</v>
       </c>
     </row>
     <row r="8" spans="1:21" s="2" customFormat="1" ht="14.25" customHeight="1">
       <c r="A8" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="14">
         <v>0.9</v>
       </c>
       <c r="C8" s="14">
         <v>1.2</v>
       </c>
       <c r="D8" s="14">
         <v>1.2</v>
       </c>
       <c r="E8" s="14" t="s">
         <v>0</v>
       </c>
       <c r="F8" s="14" t="s">
         <v>0</v>
       </c>
       <c r="G8" s="14" t="s">
         <v>0</v>
       </c>
       <c r="H8" s="14" t="s">
@@ -2699,57 +2712,57 @@
       <c r="J8" s="14">
         <v>6.2</v>
       </c>
       <c r="K8" s="14">
         <v>6.2</v>
       </c>
       <c r="L8" s="14">
         <v>2.4</v>
       </c>
       <c r="M8" s="14">
         <v>2.2000000000000002</v>
       </c>
       <c r="N8" s="14">
         <v>2.2000000000000002</v>
       </c>
       <c r="O8" s="14">
         <v>-3.3</v>
       </c>
       <c r="P8" s="14">
         <v>1</v>
       </c>
       <c r="Q8" s="14">
         <v>3.6</v>
       </c>
       <c r="R8" s="14">
-        <v>0</v>
+        <v>-0.2</v>
       </c>
       <c r="S8" s="14">
-        <v>-1.2</v>
+        <v>1.1000000000000001</v>
       </c>
       <c r="T8" s="14">
-        <v>0.1</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="9" spans="1:21" s="2" customFormat="1" ht="14.1" customHeight="1">
       <c r="A9" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="11">
         <v>-1.2</v>
       </c>
       <c r="C9" s="11">
         <v>-0.9</v>
       </c>
       <c r="D9" s="11">
         <v>-0.7</v>
       </c>
       <c r="E9" s="11">
         <v>-2.647014441289258</v>
       </c>
       <c r="F9" s="11">
         <v>2.9289003439246528</v>
       </c>
       <c r="G9" s="11">
         <v>-0.48219999999999996</v>
       </c>
       <c r="H9" s="11">
@@ -2761,57 +2774,57 @@
       <c r="J9" s="11">
         <v>5.3</v>
       </c>
       <c r="K9" s="11">
         <v>5.4</v>
       </c>
       <c r="L9" s="11">
         <v>3.4</v>
       </c>
       <c r="M9" s="11">
         <v>3.1</v>
       </c>
       <c r="N9" s="11">
         <v>3.3</v>
       </c>
       <c r="O9" s="11">
         <v>-5.4</v>
       </c>
       <c r="P9" s="11">
         <v>0.9</v>
       </c>
       <c r="Q9" s="11">
         <v>0.4</v>
       </c>
       <c r="R9" s="11">
-        <v>-3</v>
+        <v>-4.9000000000000004</v>
       </c>
       <c r="S9" s="11">
-        <v>-1.3</v>
+        <v>0.3</v>
       </c>
       <c r="T9" s="11">
-        <v>5.9</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="10" spans="1:21" s="2" customFormat="1" ht="14.1" customHeight="1">
       <c r="A10" s="8" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="10">
         <v>1</v>
       </c>
       <c r="C10" s="10">
         <v>1.1000000000000001</v>
       </c>
       <c r="D10" s="10">
         <v>1.1000000000000001</v>
       </c>
       <c r="E10" s="10">
         <v>2.0601075325581206</v>
       </c>
       <c r="F10" s="10">
         <v>1.2135689995381682</v>
       </c>
       <c r="G10" s="10">
         <v>7.0577999999999994</v>
       </c>
       <c r="H10" s="10">
@@ -2823,57 +2836,57 @@
       <c r="J10" s="10">
         <v>5.9</v>
       </c>
       <c r="K10" s="10">
         <v>5.9</v>
       </c>
       <c r="L10" s="10">
         <v>4.9000000000000004</v>
       </c>
       <c r="M10" s="10">
         <v>3.6</v>
       </c>
       <c r="N10" s="10">
         <v>3.1</v>
       </c>
       <c r="O10" s="10">
         <v>-7.3</v>
       </c>
       <c r="P10" s="10">
         <v>-1.5</v>
       </c>
       <c r="Q10" s="10">
         <v>-2.2000000000000002</v>
       </c>
       <c r="R10" s="10">
-        <v>1.3</v>
+        <v>8.1</v>
       </c>
       <c r="S10" s="10">
-        <v>-1.2</v>
+        <v>-2.8</v>
       </c>
       <c r="T10" s="10">
-        <v>-0.9</v>
+        <v>-6.6</v>
       </c>
     </row>
     <row r="11" spans="1:21" s="2" customFormat="1" ht="14.1" customHeight="1">
       <c r="A11" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="11">
         <v>2.8</v>
       </c>
       <c r="C11" s="11">
         <v>3.4</v>
       </c>
       <c r="D11" s="11">
         <v>3.1</v>
       </c>
       <c r="E11" s="11">
         <v>-2.916265640038489</v>
       </c>
       <c r="F11" s="11">
         <v>6.7787967125895818</v>
       </c>
       <c r="G11" s="11">
         <v>-2.4768000000000003</v>
       </c>
       <c r="H11" s="11">
@@ -2885,57 +2898,57 @@
       <c r="J11" s="11">
         <v>3.9</v>
       </c>
       <c r="K11" s="11">
         <v>3.8</v>
       </c>
       <c r="L11" s="11">
         <v>2.5</v>
       </c>
       <c r="M11" s="11">
         <v>4</v>
       </c>
       <c r="N11" s="11">
         <v>2.8</v>
       </c>
       <c r="O11" s="11">
         <v>-7.7</v>
       </c>
       <c r="P11" s="11">
         <v>-3.5</v>
       </c>
       <c r="Q11" s="11">
         <v>-8.3000000000000007</v>
       </c>
       <c r="R11" s="11">
-        <v>0.7</v>
+        <v>2.9</v>
       </c>
       <c r="S11" s="11">
-        <v>-0.2</v>
+        <v>3.8</v>
       </c>
       <c r="T11" s="11">
-        <v>1.8</v>
+        <v>6.5</v>
       </c>
     </row>
     <row r="12" spans="1:21" s="2" customFormat="1" ht="14.1" customHeight="1">
       <c r="A12" s="8" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="10">
         <v>3.9</v>
       </c>
       <c r="C12" s="10">
         <v>3.8</v>
       </c>
       <c r="D12" s="10" t="s">
         <v>0</v>
       </c>
       <c r="E12" s="10">
         <v>8.6232064656246621</v>
       </c>
       <c r="F12" s="10">
         <v>6.9595403162798135</v>
       </c>
       <c r="G12" s="10">
         <v>-4.7131999999999996</v>
       </c>
       <c r="H12" s="10">
@@ -2947,57 +2960,57 @@
       <c r="J12" s="10">
         <v>4.5</v>
       </c>
       <c r="K12" s="10">
         <v>4.5</v>
       </c>
       <c r="L12" s="10">
         <v>4.7</v>
       </c>
       <c r="M12" s="10">
         <v>4.3</v>
       </c>
       <c r="N12" s="10">
         <v>4</v>
       </c>
       <c r="O12" s="10">
         <v>-4.9000000000000004</v>
       </c>
       <c r="P12" s="10">
         <v>5.4</v>
       </c>
       <c r="Q12" s="10">
         <v>3.1</v>
       </c>
       <c r="R12" s="10">
-        <v>0.4</v>
+        <v>12.2</v>
       </c>
       <c r="S12" s="10">
-        <v>-2.2000000000000002</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>7.1</v>
+      </c>
+      <c r="T12" s="10">
+        <v>8.4</v>
       </c>
     </row>
     <row r="13" spans="1:21" s="2" customFormat="1" ht="14.1" customHeight="1">
       <c r="A13" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="11">
         <v>3.4</v>
       </c>
       <c r="C13" s="11">
         <v>2.9</v>
       </c>
       <c r="D13" s="11">
         <v>3</v>
       </c>
       <c r="E13" s="11">
         <v>57.301360057265555</v>
       </c>
       <c r="F13" s="11">
         <v>24.886310177199292</v>
       </c>
       <c r="G13" s="11">
         <v>-1.8671000000000002</v>
       </c>
       <c r="H13" s="11">
@@ -3009,57 +3022,57 @@
       <c r="J13" s="11">
         <v>4.9000000000000004</v>
       </c>
       <c r="K13" s="11">
         <v>4.8</v>
       </c>
       <c r="L13" s="11">
         <v>2.1</v>
       </c>
       <c r="M13" s="11">
         <v>2.1</v>
       </c>
       <c r="N13" s="11">
         <v>1.4</v>
       </c>
       <c r="O13" s="11">
         <v>7.6</v>
       </c>
       <c r="P13" s="11">
         <v>6.9</v>
       </c>
       <c r="Q13" s="11">
         <v>2</v>
       </c>
       <c r="R13" s="36" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="S13" s="36" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="T13" s="37" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
     </row>
     <row r="14" spans="1:21" s="2" customFormat="1" ht="14.1" customHeight="1">
       <c r="A14" s="8" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="10">
         <v>1.1000000000000001</v>
       </c>
       <c r="C14" s="10">
         <v>1.8</v>
       </c>
       <c r="D14" s="10">
         <v>2</v>
       </c>
       <c r="E14" s="10">
         <v>3.8520433923939095</v>
       </c>
       <c r="F14" s="10">
         <v>3.9325023344616028</v>
       </c>
       <c r="G14" s="10">
         <v>7.8617999999999997</v>
       </c>
       <c r="H14" s="10">
@@ -3071,57 +3084,57 @@
       <c r="J14" s="10">
         <v>2.7</v>
       </c>
       <c r="K14" s="10">
         <v>2.6</v>
       </c>
       <c r="L14" s="10">
         <v>3.1</v>
       </c>
       <c r="M14" s="10">
         <v>2.7</v>
       </c>
       <c r="N14" s="10">
         <v>1.7</v>
       </c>
       <c r="O14" s="10">
         <v>-2.2999999999999998</v>
       </c>
       <c r="P14" s="10">
         <v>1.6</v>
       </c>
       <c r="Q14" s="10">
         <v>1.5</v>
       </c>
       <c r="R14" s="38">
-        <v>-6.4</v>
+        <v>-6.6</v>
       </c>
       <c r="S14" s="10">
-        <v>-0.7</v>
+        <v>3.2</v>
       </c>
       <c r="T14" s="10">
-        <v>3.5</v>
+        <v>15.8</v>
       </c>
     </row>
     <row r="15" spans="1:21" s="2" customFormat="1" ht="14.1" customHeight="1">
       <c r="A15" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="11">
         <v>3.7</v>
       </c>
       <c r="C15" s="11">
         <v>4.2</v>
       </c>
       <c r="D15" s="11">
         <v>3.6</v>
       </c>
       <c r="E15" s="11">
         <v>7.3026127626642392</v>
       </c>
       <c r="F15" s="11">
         <v>10.284462272509899</v>
       </c>
       <c r="G15" s="11">
         <v>2.1419000000000001</v>
       </c>
       <c r="H15" s="11">
@@ -3133,57 +3146,57 @@
       <c r="J15" s="11">
         <v>5.7</v>
       </c>
       <c r="K15" s="11">
         <v>7.1</v>
       </c>
       <c r="L15" s="11">
         <v>0.5</v>
       </c>
       <c r="M15" s="11">
         <v>1.4</v>
       </c>
       <c r="N15" s="11">
         <v>1.5</v>
       </c>
       <c r="O15" s="11">
         <v>3.5</v>
       </c>
       <c r="P15" s="11">
         <v>-4</v>
       </c>
       <c r="Q15" s="11">
         <v>-5.7</v>
       </c>
       <c r="R15" s="39">
-        <v>-0.2</v>
+        <v>1.5</v>
       </c>
       <c r="S15" s="11">
-        <v>3.3</v>
+        <v>2.9</v>
       </c>
       <c r="T15" s="11">
-        <v>1.3</v>
+        <v>1.9</v>
       </c>
     </row>
     <row r="16" spans="1:21" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A16" s="8" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="10">
         <v>-0.3</v>
       </c>
       <c r="C16" s="10">
         <v>1.1000000000000001</v>
       </c>
       <c r="D16" s="10">
         <v>1.2</v>
       </c>
       <c r="E16" s="10">
         <v>13.773997569866353</v>
       </c>
       <c r="F16" s="10">
         <v>13.831775700934585</v>
       </c>
       <c r="G16" s="10">
         <v>-0.86019999999999996</v>
       </c>
       <c r="H16" s="10">
@@ -3195,57 +3208,57 @@
       <c r="J16" s="10">
         <v>8.6</v>
       </c>
       <c r="K16" s="10">
         <v>8.6999999999999993</v>
       </c>
       <c r="L16" s="10">
         <v>3.1</v>
       </c>
       <c r="M16" s="10">
         <v>4.3</v>
       </c>
       <c r="N16" s="10">
         <v>4.4000000000000004</v>
       </c>
       <c r="O16" s="10">
         <v>-5.5</v>
       </c>
       <c r="P16" s="10">
         <v>2.6</v>
       </c>
       <c r="Q16" s="10">
         <v>0.5</v>
       </c>
       <c r="R16" s="40" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="S16" s="40" t="s">
         <v>64</v>
       </c>
       <c r="T16" s="40" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
     </row>
     <row r="17" spans="1:20" s="2" customFormat="1" ht="14.1" customHeight="1">
       <c r="A17" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="11">
         <v>-0.1</v>
       </c>
       <c r="C17" s="11">
         <v>1.2</v>
       </c>
       <c r="D17" s="11">
         <v>0.7</v>
       </c>
       <c r="E17" s="11">
         <v>6.6652447477871419</v>
       </c>
       <c r="F17" s="11">
         <v>1.886119409640159</v>
       </c>
       <c r="G17" s="11">
         <v>-1.2764000000000002</v>
       </c>
       <c r="H17" s="11">
@@ -3257,57 +3270,57 @@
       <c r="J17" s="11">
         <v>9.1999999999999993</v>
       </c>
       <c r="K17" s="11">
         <v>9.5</v>
       </c>
       <c r="L17" s="11">
         <v>0.6</v>
       </c>
       <c r="M17" s="11">
         <v>1.8</v>
       </c>
       <c r="N17" s="11">
         <v>1.9</v>
       </c>
       <c r="O17" s="11">
         <v>-9.1</v>
       </c>
       <c r="P17" s="11">
         <v>-2.7</v>
       </c>
       <c r="Q17" s="11">
         <v>7.7</v>
       </c>
       <c r="R17" s="11">
-        <v>0.3</v>
+        <v>-8.4</v>
       </c>
       <c r="S17" s="11">
-        <v>-0.4</v>
+        <v>6.4</v>
       </c>
       <c r="T17" s="11">
-        <v>0</v>
+        <v>9.6999999999999993</v>
       </c>
     </row>
     <row r="18" spans="1:20" s="2" customFormat="1" ht="14.1" customHeight="1">
       <c r="A18" s="8" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="10">
         <v>1.2</v>
       </c>
       <c r="C18" s="10">
         <v>0.8</v>
       </c>
       <c r="D18" s="10">
         <v>0.8</v>
       </c>
       <c r="E18" s="10">
         <v>-0.22223579546792394</v>
       </c>
       <c r="F18" s="10">
         <v>0.50618873246889962</v>
       </c>
       <c r="G18" s="10">
         <v>-26.073300000000003</v>
       </c>
       <c r="H18" s="10">
@@ -3319,57 +3332,57 @@
       <c r="J18" s="10">
         <v>7.4</v>
       </c>
       <c r="K18" s="10">
         <v>7.3</v>
       </c>
       <c r="L18" s="10">
         <v>2.4</v>
       </c>
       <c r="M18" s="10">
         <v>0.9</v>
       </c>
       <c r="N18" s="10">
         <v>0.9</v>
       </c>
       <c r="O18" s="10">
         <v>0.9</v>
       </c>
       <c r="P18" s="10">
         <v>-0.1</v>
       </c>
       <c r="Q18" s="10">
         <v>0.3</v>
       </c>
       <c r="R18" s="10">
-        <v>1.7</v>
+        <v>-1.5</v>
       </c>
       <c r="S18" s="10">
-        <v>1.5</v>
+        <v>-2.9</v>
       </c>
       <c r="T18" s="10">
-        <v>-1</v>
+        <v>-4.5</v>
       </c>
     </row>
     <row r="19" spans="1:20" s="2" customFormat="1" ht="14.1" customHeight="1">
       <c r="A19" s="7" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="11">
         <v>2.2999999999999998</v>
       </c>
       <c r="C19" s="11">
         <v>2.6</v>
       </c>
       <c r="D19" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E19" s="11">
         <v>-1.723271866999383</v>
       </c>
       <c r="F19" s="11">
         <v>0.44854297307266222</v>
       </c>
       <c r="G19" s="11">
         <v>-8.2934999999999999</v>
       </c>
       <c r="H19" s="11">
@@ -3381,51 +3394,51 @@
       <c r="J19" s="11">
         <v>8.6</v>
       </c>
       <c r="K19" s="11">
         <v>9</v>
       </c>
       <c r="L19" s="11">
         <v>3.2</v>
       </c>
       <c r="M19" s="11">
         <v>3.1</v>
       </c>
       <c r="N19" s="11">
         <v>2.6</v>
       </c>
       <c r="O19" s="11">
         <v>-0.6</v>
       </c>
       <c r="P19" s="11">
         <v>6.1</v>
       </c>
       <c r="Q19" s="11">
         <v>1.7</v>
       </c>
       <c r="R19" s="36" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="S19" s="36" t="s">
         <v>66</v>
       </c>
       <c r="T19" s="36" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:20" s="2" customFormat="1" ht="14.1" customHeight="1">
       <c r="A20" s="8" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="10">
         <v>3.2</v>
       </c>
       <c r="C20" s="10">
         <v>3.3</v>
       </c>
       <c r="D20" s="10">
         <v>2.8</v>
       </c>
       <c r="E20" s="10">
         <v>5.754880915876015E-2</v>
       </c>
       <c r="F20" s="10">
@@ -3443,57 +3456,57 @@
       <c r="J20" s="10">
         <v>10.9</v>
       </c>
       <c r="K20" s="10">
         <v>10.9</v>
       </c>
       <c r="L20" s="10">
         <v>3.4</v>
       </c>
       <c r="M20" s="10">
         <v>2.2000000000000002</v>
       </c>
       <c r="N20" s="10">
         <v>2.2000000000000002</v>
       </c>
       <c r="O20" s="10">
         <v>-0.6</v>
       </c>
       <c r="P20" s="10">
         <v>-1.8</v>
       </c>
       <c r="Q20" s="10">
         <v>1.3</v>
       </c>
       <c r="R20" s="10">
-        <v>2.8</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>0.7</v>
+      </c>
+      <c r="S20" s="10" t="s">
+        <v>56</v>
       </c>
       <c r="T20" s="10">
-        <v>-2.1</v>
+        <v>22.7</v>
       </c>
     </row>
     <row r="21" spans="1:20" s="2" customFormat="1" ht="14.1" customHeight="1">
       <c r="A21" s="7" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="11">
         <v>1</v>
       </c>
       <c r="C21" s="11">
         <v>2</v>
       </c>
       <c r="D21" s="11">
         <v>2.2000000000000002</v>
       </c>
       <c r="E21" s="11">
         <v>5.8202953958447239</v>
       </c>
       <c r="F21" s="11">
         <v>5.9370278070492049</v>
       </c>
       <c r="G21" s="11">
         <v>28.529900000000001</v>
       </c>
       <c r="H21" s="11">
@@ -3505,57 +3518,57 @@
       <c r="J21" s="11">
         <v>3.8</v>
       </c>
       <c r="K21" s="11">
         <v>3.9</v>
       </c>
       <c r="L21" s="11">
         <v>2.6</v>
       </c>
       <c r="M21" s="11">
         <v>3.4</v>
       </c>
       <c r="N21" s="11">
         <v>4.0999999999999996</v>
       </c>
       <c r="O21" s="11">
         <v>-5.2</v>
       </c>
       <c r="P21" s="11">
         <v>1.7</v>
       </c>
       <c r="Q21" s="11">
         <v>2.2999999999999998</v>
       </c>
       <c r="R21" s="11">
-        <v>-0.5</v>
+        <v>-3.8</v>
       </c>
       <c r="S21" s="11">
-        <v>-1.5</v>
+        <v>0.7</v>
       </c>
       <c r="T21" s="11">
-        <v>-1.1000000000000001</v>
+        <v>-0.7</v>
       </c>
     </row>
     <row r="22" spans="1:20" s="2" customFormat="1" ht="14.1" customHeight="1">
       <c r="A22" s="8" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="13">
         <v>1.2</v>
       </c>
       <c r="C22" s="13">
         <v>9.1999999999999993</v>
       </c>
       <c r="D22" s="13">
         <v>10.9</v>
       </c>
       <c r="E22" s="13">
         <v>63.643615033998344</v>
       </c>
       <c r="F22" s="13">
         <v>9.8669393502103873</v>
       </c>
       <c r="G22" s="13">
         <v>53.112499999999997</v>
       </c>
       <c r="H22" s="13">
@@ -3629,57 +3642,57 @@
       <c r="J23" s="12">
         <v>6.6</v>
       </c>
       <c r="K23" s="12">
         <v>6.4</v>
       </c>
       <c r="L23" s="12">
         <v>0.4</v>
       </c>
       <c r="M23" s="12">
         <v>3.7</v>
       </c>
       <c r="N23" s="12">
         <v>3.6</v>
       </c>
       <c r="O23" s="12">
         <v>4.5999999999999996</v>
       </c>
       <c r="P23" s="12">
         <v>8.9</v>
       </c>
       <c r="Q23" s="12">
         <v>7.8</v>
       </c>
       <c r="R23" s="33" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="S23" s="33" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="T23" s="33" t="s">
-        <v>60</v>
+        <v>73</v>
       </c>
     </row>
     <row r="24" spans="1:20" s="2" customFormat="1" ht="14.1" customHeight="1">
       <c r="A24" s="8" t="s">
         <v>32</v>
       </c>
       <c r="B24" s="13">
         <v>1</v>
       </c>
       <c r="C24" s="13">
         <v>1.9</v>
       </c>
       <c r="D24" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E24" s="13">
         <v>-2.9826506148333465</v>
       </c>
       <c r="F24" s="13">
         <v>0.33153536949876639</v>
       </c>
       <c r="G24" s="13">
         <v>-2.0772999999999997</v>
       </c>
       <c r="H24" s="13">
@@ -3691,57 +3704,57 @@
       <c r="J24" s="13">
         <v>6.5</v>
       </c>
       <c r="K24" s="13">
         <v>6.4</v>
       </c>
       <c r="L24" s="13">
         <v>3</v>
       </c>
       <c r="M24" s="13">
         <v>1.5</v>
       </c>
       <c r="N24" s="13">
         <v>1.7</v>
       </c>
       <c r="O24" s="13">
         <v>-0.5</v>
       </c>
       <c r="P24" s="13">
         <v>2.7</v>
       </c>
       <c r="Q24" s="13">
         <v>-4.3</v>
       </c>
       <c r="R24" s="10">
-        <v>-0.9</v>
+        <v>-4.5999999999999996</v>
       </c>
       <c r="S24" s="10">
-        <v>1.7</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0.3</v>
+      </c>
+      <c r="T24" s="10">
+        <v>-0.6</v>
       </c>
     </row>
     <row r="25" spans="1:20" s="2" customFormat="1" ht="14.1" customHeight="1">
       <c r="A25" s="7" t="s">
         <v>33</v>
       </c>
       <c r="B25" s="12">
         <v>-0.4</v>
       </c>
       <c r="C25" s="12">
         <v>-0.4</v>
       </c>
       <c r="D25" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E25" s="12">
         <v>0.91763652641002125</v>
       </c>
       <c r="F25" s="12">
         <v>7.8110599078341068</v>
       </c>
       <c r="G25" s="12">
         <v>-0.6550999999999999</v>
       </c>
       <c r="H25" s="12">
@@ -3753,57 +3766,57 @@
       <c r="J25" s="12">
         <v>6.9</v>
       </c>
       <c r="K25" s="12">
         <v>6.7</v>
       </c>
       <c r="L25" s="12">
         <v>1.1000000000000001</v>
       </c>
       <c r="M25" s="12">
         <v>3.5</v>
       </c>
       <c r="N25" s="12">
         <v>4</v>
       </c>
       <c r="O25" s="12">
         <v>0.1</v>
       </c>
       <c r="P25" s="12">
         <v>2.5</v>
       </c>
       <c r="Q25" s="12">
         <v>-2.5</v>
       </c>
       <c r="R25" s="33" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="S25" s="33" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="T25" s="33" t="s">
-        <v>61</v>
+        <v>76</v>
       </c>
     </row>
     <row r="26" spans="1:20" s="2" customFormat="1" ht="14.1" customHeight="1">
       <c r="A26" s="8" t="s">
         <v>34</v>
       </c>
       <c r="B26" s="13">
         <v>6</v>
       </c>
       <c r="C26" s="13">
         <v>2.8</v>
       </c>
       <c r="D26" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E26" s="13">
         <v>-11.892425363927956</v>
       </c>
       <c r="F26" s="13">
         <v>-12.556572992316589</v>
       </c>
       <c r="G26" s="13">
         <v>-0.94729999999999992</v>
       </c>
       <c r="H26" s="13">
@@ -3815,57 +3828,57 @@
       <c r="J26" s="13">
         <v>2.8</v>
       </c>
       <c r="K26" s="13">
         <v>2.8</v>
       </c>
       <c r="L26" s="13">
         <v>2.4</v>
       </c>
       <c r="M26" s="13">
         <v>2.1</v>
       </c>
       <c r="N26" s="13">
         <v>2.6</v>
       </c>
       <c r="O26" s="13">
         <v>0.9</v>
       </c>
       <c r="P26" s="13">
         <v>7</v>
       </c>
       <c r="Q26" s="13">
         <v>10.1</v>
       </c>
       <c r="R26" s="34" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>72</v>
+        <v>68</v>
+      </c>
+      <c r="S26" s="41" t="s">
+        <v>69</v>
       </c>
       <c r="T26" s="35" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
     </row>
     <row r="27" spans="1:20" s="2" customFormat="1" ht="14.1" customHeight="1">
       <c r="A27" s="7" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="12">
         <v>-0.2</v>
       </c>
       <c r="C27" s="12">
         <v>-0.2</v>
       </c>
       <c r="D27" s="12">
         <v>-0.2</v>
       </c>
       <c r="E27" s="12">
         <v>-0.57418491772405389</v>
       </c>
       <c r="F27" s="12">
         <v>3.3109447888978139</v>
       </c>
       <c r="G27" s="12">
         <v>54.423699999999997</v>
       </c>
       <c r="H27" s="12">
@@ -3877,57 +3890,57 @@
       <c r="J27" s="12">
         <v>3.5</v>
       </c>
       <c r="K27" s="12">
         <v>3.5</v>
       </c>
       <c r="L27" s="12">
         <v>2.4</v>
       </c>
       <c r="M27" s="12">
         <v>2.2999999999999998</v>
       </c>
       <c r="N27" s="12">
         <v>2.2000000000000002</v>
       </c>
       <c r="O27" s="12">
         <v>-5.0999999999999996</v>
       </c>
       <c r="P27" s="12">
         <v>-3.5</v>
       </c>
       <c r="Q27" s="12">
         <v>0.3</v>
       </c>
       <c r="R27" s="12">
-        <v>-1.1000000000000001</v>
+        <v>0.5</v>
       </c>
       <c r="S27" s="12">
-        <v>-4.9000000000000004</v>
+        <v>-7.2</v>
       </c>
       <c r="T27" s="12">
-        <v>2.1</v>
+        <v>-3.7</v>
       </c>
     </row>
     <row r="28" spans="1:20" s="2" customFormat="1" ht="14.1" customHeight="1">
       <c r="A28" s="6" t="s">
         <v>36</v>
       </c>
       <c r="B28" s="15">
         <v>2.9</v>
       </c>
       <c r="C28" s="15">
         <v>3.9</v>
       </c>
       <c r="D28" s="15">
         <v>3.8</v>
       </c>
       <c r="E28" s="15">
         <v>0.37249652939502198</v>
       </c>
       <c r="F28" s="15">
         <v>6.54040828216786</v>
       </c>
       <c r="G28" s="15">
         <v>-1.9136</v>
       </c>
       <c r="H28" s="15">
@@ -3939,57 +3952,57 @@
       <c r="J28" s="15">
         <v>2.6</v>
       </c>
       <c r="K28" s="15">
         <v>2.7</v>
       </c>
       <c r="L28" s="15">
         <v>3</v>
       </c>
       <c r="M28" s="15">
         <v>4.4000000000000004</v>
       </c>
       <c r="N28" s="15">
         <v>3.7</v>
       </c>
       <c r="O28" s="15">
         <v>-2.7</v>
       </c>
       <c r="P28" s="15">
         <v>1.2</v>
       </c>
       <c r="Q28" s="15">
         <v>2.8</v>
       </c>
       <c r="R28" s="15">
-        <v>-4.3</v>
+        <v>-9.6</v>
       </c>
       <c r="S28" s="15">
-        <v>-3.2</v>
-[...2 lines deleted...]
-        <v>-3.7</v>
+        <v>0.4</v>
+      </c>
+      <c r="T28" s="15" t="s">
+        <v>55</v>
       </c>
     </row>
     <row r="29" spans="1:20" s="2" customFormat="1" ht="14.1" customHeight="1">
       <c r="A29" s="7" t="s">
         <v>37</v>
       </c>
       <c r="B29" s="11">
         <v>1.9</v>
       </c>
       <c r="C29" s="11">
         <v>2.8</v>
       </c>
       <c r="D29" s="11">
         <v>1.6</v>
       </c>
       <c r="E29" s="11">
         <v>7.7429891326468407</v>
       </c>
       <c r="F29" s="11">
         <v>6.9726483176606422</v>
       </c>
       <c r="G29" s="11">
         <v>-6.2156000000000002</v>
       </c>
       <c r="H29" s="11">
@@ -4001,57 +4014,57 @@
       <c r="J29" s="11">
         <v>6.5</v>
       </c>
       <c r="K29" s="11">
         <v>6.5</v>
       </c>
       <c r="L29" s="11">
         <v>2.2999999999999998</v>
       </c>
       <c r="M29" s="11">
         <v>1.9</v>
       </c>
       <c r="N29" s="11">
         <v>2.1</v>
       </c>
       <c r="O29" s="11">
         <v>4.5999999999999996</v>
       </c>
       <c r="P29" s="11">
         <v>1</v>
       </c>
       <c r="Q29" s="11">
         <v>-5.6</v>
       </c>
       <c r="R29" s="11">
-        <v>-1.8</v>
+        <v>-0.1</v>
       </c>
       <c r="S29" s="11">
-        <v>3.4</v>
+        <v>3.9</v>
       </c>
       <c r="T29" s="11">
-        <v>-4.3</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="30" spans="1:20" s="2" customFormat="1" ht="14.1" customHeight="1">
       <c r="A30" s="8" t="s">
         <v>38</v>
       </c>
       <c r="B30" s="10">
         <v>0.8</v>
       </c>
       <c r="C30" s="10">
         <v>0.4</v>
       </c>
       <c r="D30" s="10">
         <v>0.5</v>
       </c>
       <c r="E30" s="10">
         <v>2.6475347089321133</v>
       </c>
       <c r="F30" s="10">
         <v>8.0953023302869695</v>
       </c>
       <c r="G30" s="10">
         <v>-8.4537000000000013</v>
       </c>
       <c r="H30" s="10">
@@ -4063,57 +4076,57 @@
       <c r="J30" s="10">
         <v>5.6</v>
       </c>
       <c r="K30" s="10">
         <v>5.5</v>
       </c>
       <c r="L30" s="10">
         <v>6.2</v>
       </c>
       <c r="M30" s="10">
         <v>5.0999999999999996</v>
       </c>
       <c r="N30" s="10">
         <v>4.9000000000000004</v>
       </c>
       <c r="O30" s="10">
         <v>3.7</v>
       </c>
       <c r="P30" s="10">
         <v>-3.5</v>
       </c>
       <c r="Q30" s="10">
         <v>-7.8</v>
       </c>
       <c r="R30" s="10">
-        <v>9.3000000000000007</v>
+        <v>-0.6</v>
       </c>
       <c r="S30" s="10">
-        <v>-5.2</v>
+        <v>7.2</v>
       </c>
       <c r="T30" s="10">
-        <v>4.5999999999999996</v>
+        <v>2.6</v>
       </c>
     </row>
     <row r="31" spans="1:20" s="2" customFormat="1" ht="14.1" customHeight="1">
       <c r="A31" s="7" t="s">
         <v>39</v>
       </c>
       <c r="B31" s="23">
         <v>2.1</v>
       </c>
       <c r="C31" s="23">
         <v>1.5</v>
       </c>
       <c r="D31" s="23">
         <v>1</v>
       </c>
       <c r="E31" s="11">
         <v>5.723198637642767</v>
       </c>
       <c r="F31" s="11">
         <v>9.1919265520256772</v>
       </c>
       <c r="G31" s="11">
         <v>0.71499999999999997</v>
       </c>
       <c r="H31" s="11">
@@ -4125,57 +4138,57 @@
       <c r="J31" s="11">
         <v>5.0999999999999996</v>
       </c>
       <c r="K31" s="11">
         <v>5</v>
       </c>
       <c r="L31" s="11">
         <v>2.4</v>
       </c>
       <c r="M31" s="11">
         <v>4.2</v>
       </c>
       <c r="N31" s="11">
         <v>3.9</v>
       </c>
       <c r="O31" s="11">
         <v>-8.9</v>
       </c>
       <c r="P31" s="11">
         <v>-1.4</v>
       </c>
       <c r="Q31" s="11">
         <v>3.5</v>
       </c>
       <c r="R31" s="11">
-        <v>-6</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>-6.1</v>
+      </c>
+      <c r="S31" s="11" t="s">
+        <v>57</v>
       </c>
       <c r="T31" s="11">
-        <v>-2.8</v>
+        <v>5.9</v>
       </c>
     </row>
     <row r="32" spans="1:20" s="2" customFormat="1" ht="14.1" customHeight="1">
       <c r="A32" s="8" t="s">
         <v>45</v>
       </c>
       <c r="B32" s="10">
         <v>1.6</v>
       </c>
       <c r="C32" s="10">
         <v>1</v>
       </c>
       <c r="D32" s="10">
         <v>-0.8</v>
       </c>
       <c r="E32" s="10">
         <v>47.063553996175671</v>
       </c>
       <c r="F32" s="10">
         <v>17.381059751972955</v>
       </c>
       <c r="G32" s="10">
         <v>3.8643999999999998</v>
       </c>
       <c r="H32" s="10">
@@ -4187,57 +4200,57 @@
       <c r="J32" s="10">
         <v>3.3</v>
       </c>
       <c r="K32" s="10">
         <v>3.2</v>
       </c>
       <c r="L32" s="10">
         <v>3</v>
       </c>
       <c r="M32" s="10">
         <v>2.2000000000000002</v>
       </c>
       <c r="N32" s="10">
         <v>2.2999999999999998</v>
       </c>
       <c r="O32" s="10">
         <v>-4.0999999999999996</v>
       </c>
       <c r="P32" s="10">
         <v>-2.8</v>
       </c>
       <c r="Q32" s="10">
         <v>-1.9</v>
       </c>
       <c r="R32" s="10">
-        <v>-2.9</v>
+        <v>-8.1999999999999993</v>
       </c>
       <c r="S32" s="10">
-        <v>-4.7</v>
+        <v>-13.1</v>
       </c>
       <c r="T32" s="10">
-        <v>-4</v>
+        <v>-12.9</v>
       </c>
     </row>
     <row r="33" spans="1:20" s="2" customFormat="1" ht="14.1" customHeight="1">
       <c r="A33" s="7" t="s">
         <v>40</v>
       </c>
       <c r="B33" s="11">
         <v>1</v>
       </c>
       <c r="C33" s="11">
         <v>2.2000000000000002</v>
       </c>
       <c r="D33" s="11">
         <v>1.1000000000000001</v>
       </c>
       <c r="E33" s="11">
         <v>4.9202023456069952</v>
       </c>
       <c r="F33" s="11">
         <v>2.739313666465975</v>
       </c>
       <c r="G33" s="11">
         <v>3.8326000000000002</v>
       </c>
       <c r="H33" s="11">
@@ -4249,57 +4262,57 @@
       <c r="J33" s="11">
         <v>8.9</v>
       </c>
       <c r="K33" s="11">
         <v>8.1</v>
       </c>
       <c r="L33" s="11">
         <v>2.4</v>
       </c>
       <c r="M33" s="11">
         <v>2.1</v>
       </c>
       <c r="N33" s="11">
         <v>2.1</v>
       </c>
       <c r="O33" s="11">
         <v>3.4</v>
       </c>
       <c r="P33" s="11">
         <v>-1.5</v>
       </c>
       <c r="Q33" s="11">
         <v>-2.7</v>
       </c>
       <c r="R33" s="11">
-        <v>-2.2999999999999998</v>
+        <v>-12.2</v>
       </c>
       <c r="S33" s="11">
-        <v>1.3</v>
+        <v>-1.2</v>
       </c>
       <c r="T33" s="11">
-        <v>1</v>
+        <v>2.2000000000000002</v>
       </c>
     </row>
     <row r="34" spans="1:20" s="2" customFormat="1" ht="14.1" customHeight="1">
       <c r="A34" s="8" t="s">
         <v>41</v>
       </c>
       <c r="B34" s="10">
         <v>0.5</v>
       </c>
       <c r="C34" s="10">
         <v>0.1</v>
       </c>
       <c r="D34" s="10">
         <v>-0.4</v>
       </c>
       <c r="E34" s="10">
         <v>2.3749342330077212</v>
       </c>
       <c r="F34" s="10">
         <v>2.0471704769968682</v>
       </c>
       <c r="G34" s="10">
         <v>3.0393000000000003</v>
       </c>
       <c r="H34" s="10">
@@ -4311,57 +4324,57 @@
       <c r="J34" s="10">
         <v>4.3</v>
       </c>
       <c r="K34" s="10">
         <v>4.2</v>
       </c>
       <c r="L34" s="10">
         <v>3.6</v>
       </c>
       <c r="M34" s="10">
         <v>4.8</v>
       </c>
       <c r="N34" s="10">
         <v>4.2</v>
       </c>
       <c r="O34" s="10">
         <v>-2.5</v>
       </c>
       <c r="P34" s="10">
         <v>-8</v>
       </c>
       <c r="Q34" s="10">
         <v>-5.4</v>
       </c>
       <c r="R34" s="10">
-        <v>-1.2</v>
+        <v>2.5</v>
       </c>
       <c r="S34" s="10">
-        <v>-1.6</v>
+        <v>-2.7</v>
       </c>
       <c r="T34" s="10">
-        <v>0.1</v>
+        <v>-7.6</v>
       </c>
     </row>
     <row r="35" spans="1:20" s="2" customFormat="1" ht="14.1" customHeight="1">
       <c r="A35" s="7" t="s">
         <v>42</v>
       </c>
       <c r="B35" s="11">
         <v>0.7</v>
       </c>
       <c r="C35" s="11">
         <v>0.5</v>
       </c>
       <c r="D35" s="11">
         <v>0.6</v>
       </c>
       <c r="E35" s="11">
         <v>3.1675608150921022</v>
       </c>
       <c r="F35" s="11">
         <v>6.949312213246543</v>
       </c>
       <c r="G35" s="11">
         <v>7.8123000000000005</v>
       </c>
       <c r="H35" s="11">
@@ -4373,110 +4386,110 @@
       <c r="J35" s="11">
         <v>5.9</v>
       </c>
       <c r="K35" s="11">
         <v>6</v>
       </c>
       <c r="L35" s="11">
         <v>0.9</v>
       </c>
       <c r="M35" s="11">
         <v>2.1</v>
       </c>
       <c r="N35" s="11">
         <v>2</v>
       </c>
       <c r="O35" s="11">
         <v>-3.6</v>
       </c>
       <c r="P35" s="11">
         <v>-2.6</v>
       </c>
       <c r="Q35" s="11">
         <v>-1.8</v>
       </c>
       <c r="R35" s="11">
-        <v>-1.1000000000000001</v>
+        <v>3.3</v>
       </c>
       <c r="S35" s="11">
-        <v>-1.1000000000000001</v>
+        <v>0.4</v>
       </c>
       <c r="T35" s="11">
-        <v>-0.4</v>
+        <v>4.7</v>
       </c>
     </row>
     <row r="37" spans="1:20" ht="34.5" customHeight="1">
-      <c r="A37" s="64" t="s">
-[...20 lines deleted...]
-      <c r="T37" s="64"/>
+      <c r="A37" s="65" t="s">
+        <v>77</v>
+      </c>
+      <c r="B37" s="65"/>
+      <c r="C37" s="65"/>
+      <c r="D37" s="65"/>
+      <c r="E37" s="65"/>
+      <c r="F37" s="65"/>
+      <c r="G37" s="65"/>
+      <c r="H37" s="65"/>
+      <c r="I37" s="65"/>
+      <c r="J37" s="65"/>
+      <c r="K37" s="65"/>
+      <c r="L37" s="65"/>
+      <c r="M37" s="65"/>
+      <c r="N37" s="65"/>
+      <c r="O37" s="65"/>
+      <c r="P37" s="65"/>
+      <c r="Q37" s="65"/>
+      <c r="R37" s="65"/>
+      <c r="S37" s="65"/>
+      <c r="T37" s="65"/>
     </row>
     <row r="38" spans="1:20">
       <c r="A38" s="18" t="s">
         <v>2</v>
       </c>
       <c r="B38" s="16"/>
       <c r="C38" s="16"/>
       <c r="D38" s="16"/>
       <c r="E38" s="21"/>
       <c r="F38" s="21"/>
       <c r="G38" s="21"/>
       <c r="H38" s="21"/>
       <c r="I38" s="21"/>
       <c r="J38" s="16"/>
       <c r="K38" s="16"/>
       <c r="L38" s="16"/>
       <c r="M38" s="16"/>
       <c r="N38" s="16"/>
       <c r="O38" s="16"/>
       <c r="P38" s="16"/>
       <c r="Q38" s="16"/>
       <c r="R38" s="25"/>
       <c r="S38" s="25"/>
       <c r="T38" s="25"/>
     </row>
     <row r="39" spans="1:20" ht="22.5" customHeight="1">
       <c r="A39" s="18" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B39" s="17"/>
       <c r="C39" s="17"/>
       <c r="D39" s="17"/>
       <c r="E39" s="21"/>
       <c r="F39" s="21"/>
       <c r="G39" s="21"/>
       <c r="H39" s="21"/>
       <c r="I39" s="21"/>
       <c r="J39" s="17"/>
       <c r="K39" s="17"/>
       <c r="L39" s="17"/>
       <c r="M39" s="17"/>
       <c r="N39" s="17"/>
       <c r="O39" s="17"/>
       <c r="P39" s="17"/>
       <c r="Q39" s="17"/>
       <c r="R39" s="25"/>
       <c r="S39" s="25"/>
       <c r="T39" s="25"/>
     </row>
   </sheetData>
   <mergeCells count="26">
     <mergeCell ref="A37:T37"/>
     <mergeCell ref="B6:F6"/>
@@ -4502,51 +4515,51 @@
     <mergeCell ref="I6:K6"/>
     <mergeCell ref="E5:H5"/>
     <mergeCell ref="I4:I5"/>
     <mergeCell ref="J4:K4"/>
     <mergeCell ref="E4:G4"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="1.1811023622047245" top="0.78740157480314965" bottom="0.78740157480314965" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="69" orientation="landscape" horizontalDpi="4294967294" verticalDpi="4294967294" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arkusze</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Zakresy nazwane</vt:lpstr>
+        <vt:lpstr>Nazwane zakresy</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Podstawowe wskaźniki </vt:lpstr>
       <vt:lpstr>'Podstawowe wskaźniki '!Obszar_wydruku</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Podstawowe wskaźniki makroekonomiczne – Unia Europejska</dc:title>
   <dc:creator>Lisiak  Elżbieta</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>